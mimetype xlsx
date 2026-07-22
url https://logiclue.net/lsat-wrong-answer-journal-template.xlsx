--- v0 (2026-07-21)
+++ v1 (2026-07-22)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc9e899d263d4a83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f5e5739f3b74c9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="WAJ Entry" sheetId="1" r:id="R9f142867bbd344e5"/>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Journal" sheetId="2" r:id="Rccf1cc14c6684ba5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="WAJ Entry" sheetId="1" r:id="R62f614a1995648e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Journal" sheetId="2" r:id="Rb052e7375e514e09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts count="21">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Carlito"/>
     </x:font>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF172033"/>
       <x:name val="Aptos"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="22"/>
       <x:color rgb="FF172033"/>
       <x:name val="Aptos Display"/>
@@ -930,51 +930,51 @@
     <x:xf numFmtId="0" fontId="19" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <x:xf numFmtId="0" fontId="17" fillId="9" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <x:xf numFmtId="0" fontId="20" fillId="9" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <x:xf numFmtId="0" fontId="20" fillId="9" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="20" fillId="9" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="center" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="20" fillId="9" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="center" vertical="center" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R378c03c30ae94f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="R862d0d321f51464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R637f6ba7f404460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9f142867bbd344e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rccf1cc14c6684ba5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f725fce57094e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="R179e281c66b64c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R74785ed8ed3d499b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R62f614a1995648e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="Rb052e7375e514e09" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="WAJJournalTable" displayName="WAJJournalTable" ref="A4:J34" headerRowCount="1" totalsRowCount="0" totalsRowShown="0">
   <x:autoFilter ref="A4:J34"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="Question ID"/>
     <x:tableColumn id="2" name="Difficulty"/>
     <x:tableColumn id="3" name="My Answer"/>
     <x:tableColumn id="4" name="Correct Answer"/>
     <x:tableColumn id="5" name="Review Status"/>
     <x:tableColumn id="6" name="Task"/>
     <x:tableColumn id="7" name="Why Yours Was Wrong"/>
     <x:tableColumn id="8" name="Why Correct Works"/>
     <x:tableColumn id="9" name="Next-Time Check"/>
     <x:tableColumn id="10" name="Error Label"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium4" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="ChatGPT">
   <a:themeElements>
     <a:clrScheme name="ChatGPT">
@@ -1143,55 +1143,58 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="Re227cd2a518b4c87" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="Rc786ec018d68469e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:sheetPr>
+    <x:pageSetUpPr fitToPage="1"/>
+  </x:sheetPr>
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="18" hidden="0" customWidth="1"/>
     <x:col min="2" max="2" width="15" hidden="0" customWidth="1"/>
     <x:col min="3" max="3" width="15" hidden="0" customWidth="1"/>
     <x:col min="4" max="4" width="15" hidden="0" customWidth="1"/>
     <x:col min="5" max="5" width="15" hidden="0" customWidth="1"/>
     <x:col min="6" max="6" width="15" hidden="0" customWidth="1"/>
     <x:col min="7" max="7" width="15" hidden="0" customWidth="1"/>
     <x:col min="8" max="8" width="18" hidden="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" ht="28" customHeight="1">
       <x:c r="A1" s="6" t="str">
         <x:v>LSAT Wrong Answer Journal</x:v>
       </x:c>
       <x:c r="B1" s="6"/>
       <x:c r="C1" s="6"/>
       <x:c r="D1" s="6"/>
       <x:c r="E1" s="6"/>
       <x:c r="F1" s="6"/>
       <x:c r="G1" s="6"/>
@@ -1553,92 +1556,80 @@
       <x:c r="E33" s="142"/>
       <x:c r="F33" s="142"/>
       <x:c r="G33" s="142"/>
       <x:c r="H33" s="143"/>
     </x:row>
     <x:row r="34" ht="27" customHeight="1">
       <x:c r="A34" s="144"/>
       <x:c r="B34" s="145"/>
       <x:c r="C34" s="145"/>
       <x:c r="D34" s="145"/>
       <x:c r="E34" s="145"/>
       <x:c r="F34" s="145"/>
       <x:c r="G34" s="145"/>
       <x:c r="H34" s="146"/>
     </x:row>
     <x:row r="35">
       <x:c r="A35" s="3"/>
       <x:c r="B35" s="3"/>
       <x:c r="C35" s="3"/>
       <x:c r="D35" s="3"/>
       <x:c r="E35" s="3"/>
       <x:c r="F35" s="3"/>
       <x:c r="G35" s="3"/>
       <x:c r="H35" s="3"/>
     </x:row>
-    <x:row r="36" ht="28" customHeight="1">
-[...10 lines deleted...]
-    </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H2"/>
     <x:mergeCell ref="A3:H3"/>
     <x:mergeCell ref="A5:E5"/>
     <x:mergeCell ref="A6:E7"/>
     <x:mergeCell ref="A9:H9"/>
     <x:mergeCell ref="A10:H14"/>
     <x:mergeCell ref="A16:D16"/>
     <x:mergeCell ref="A17:D22"/>
     <x:mergeCell ref="E16:H16"/>
     <x:mergeCell ref="E17:H22"/>
     <x:mergeCell ref="A24:H24"/>
     <x:mergeCell ref="A25:H26"/>
     <x:mergeCell ref="A28:H28"/>
     <x:mergeCell ref="A29:H34"/>
-    <x:mergeCell ref="A36:H36"/>
   </x:mergeCells>
   <x:dataValidations count="3">
     <x:dataValidation type="list" sqref="F6:F7">
       <x:formula1>"1,2,3,4,5"</x:formula1>
     </x:dataValidation>
     <x:dataValidation type="list" sqref="G6:H7">
       <x:formula1>"A,B,C,D,E"</x:formula1>
     </x:dataValidation>
     <x:dataValidation type="list" sqref="A25:H26">
       <x:formula1>"Missed the Hole,Keyword Trap,Comfort Zone,Misread the stimulus or options,Misunderstood what the question asked,Opposite Effect,Past vs Present,Pattern Lookalike,Other"</x:formula1>
     </x:dataValidation>
   </x:dataValidations>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <x:pageSetup fitToWidth="1" fitToHeight="1"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20" hidden="0" customWidth="1"/>
     <x:col min="2" max="2" width="11" hidden="0" customWidth="1"/>
     <x:col min="3" max="3" width="12" hidden="0" customWidth="1"/>
     <x:col min="4" max="4" width="12" hidden="0" customWidth="1"/>
     <x:col min="5" max="5" width="18" hidden="0" customWidth="1"/>
     <x:col min="6" max="6" width="34" hidden="0" customWidth="1"/>
     <x:col min="7" max="7" width="42" hidden="0" customWidth="1"/>
     <x:col min="8" max="8" width="42" hidden="0" customWidth="1"/>
     <x:col min="9" max="9" width="42" hidden="0" customWidth="1"/>
     <x:col min="10" max="10" width="22" hidden="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" ht="32" customHeight="1">
       <x:c r="A1" s="153" t="str">
         <x:v>LSAT Wrong Answer Journal</x:v>
@@ -2090,29 +2081,29 @@
       <x:c r="H34" s="162"/>
       <x:c r="I34" s="162"/>
       <x:c r="J34" s="162"/>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
   </x:mergeCells>
   <x:dataValidations count="4">
     <x:dataValidation type="list" sqref="B5:B34">
       <x:formula1>"1,2,3,4,5"</x:formula1>
     </x:dataValidation>
     <x:dataValidation type="list" sqref="C5:D34">
       <x:formula1>"A,B,C,D,E"</x:formula1>
     </x:dataValidation>
     <x:dataValidation type="list" sqref="E5:E34">
       <x:formula1>"Wrong,Correct but unsure"</x:formula1>
     </x:dataValidation>
     <x:dataValidation type="list" sqref="J5:J34">
       <x:formula1>"Missed the Hole,Keyword Trap,Comfort Zone,Misread the stimulus or options,Misunderstood what the question asked,Opposite Effect,Past vs Present,Pattern Lookalike,Other"</x:formula1>
     </x:dataValidation>
   </x:dataValidations>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <x:tableParts count="1">
-    <x:tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Re227cd2a518b4c87"/>
+    <x:tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rc786ec018d68469e"/>
   </x:tableParts>
 </x:worksheet>
 </file>